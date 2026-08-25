--- v0 (2026-06-05)
+++ v1 (2026-08-25)
@@ -1,82 +1,88 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/tags/tag1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tags/tag2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
+  <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" firstSlideNum="0" showSpecialPlsOnTitleSld="0" saveSubsetFonts="1">
   <p:sldMasterIdLst>
-    <p:sldMasterId id="2147483648" r:id="rId1"/>
+    <p:sldMasterId id="2147483648" r:id="rId4"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId9"/>
+    <p:notesMasterId r:id="rId12"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="1533" r:id="rId2"/>
-[...5 lines deleted...]
-    <p:sldId id="1537" r:id="rId8"/>
+    <p:sldId id="1533" r:id="rId5"/>
+    <p:sldId id="1539" r:id="rId6"/>
+    <p:sldId id="1534" r:id="rId7"/>
+    <p:sldId id="1535" r:id="rId8"/>
+    <p:sldId id="1538" r:id="rId9"/>
+    <p:sldId id="1540" r:id="rId10"/>
+    <p:sldId id="1537" r:id="rId11"/>
   </p:sldIdLst>
   <p:sldSz cx="9906000" cy="6858000" type="A4"/>
   <p:notesSz cx="9144000" cy="6858000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="ja-JP"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr kumimoji="1" sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr kumimoji="1" sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -193,50 +199,58 @@
   </p:showPr>
   <p:clrMru>
     <a:srgbClr val="0E76E8"/>
     <a:srgbClr val="7599FA"/>
     <a:srgbClr val="6AADF6"/>
     <a:srgbClr val="F54B77"/>
     <a:srgbClr val="F8809F"/>
     <a:srgbClr val="EF594E"/>
     <a:srgbClr val="99C7F9"/>
     <a:srgbClr val="4A9BF4"/>
     <a:srgbClr val="D7E9FD"/>
     <a:srgbClr val="C772E1"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
+</file>
+
+<file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
+  <p1510:revLst>
+    <p1510:client id="{0EC22D9D-9ABC-41A2-8E73-4D8A0ECBDB76}" v="1" dt="2026-06-09T00:04:50.821"/>
+  </p1510:revLst>
+</p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
   <a:tblStyle styleId="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}" styleName="中間スタイル 2 - アクセント 1">
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:fontRef idx="minor">
           <a:prstClr val="black"/>
         </a:fontRef>
         <a:schemeClr val="dk1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:left>
           <a:right>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
@@ -484,103 +498,132 @@
             <a:ln>
               <a:noFill/>
             </a:ln>
           </a:bottom>
           <a:insideH>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </a:insideH>
           <a:insideV>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </a:insideV>
         </a:tcBdr>
         <a:fill>
           <a:noFill/>
         </a:fill>
       </a:tcStyle>
     </a:wholeTbl>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr horzBarState="maximized">
     <p:restoredLeft sz="10541" autoAdjust="0"/>
     <p:restoredTop sz="92661" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="107" d="100"/>
-          <a:sy n="107" d="100"/>
+          <a:sx n="93" d="100"/>
+          <a:sy n="93" d="100"/>
         </p:scale>
-        <p:origin x="1692" y="78"/>
+        <p:origin x="852" y="44"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="3120"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:sorterViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:sorterViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId18" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId17" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/></Relationships>
+</file>
+
+<file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
+<pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
+  <pc:docChgLst>
+    <pc:chgData name="鈴木 萌々子" userId="S::momoko_suzuki@recruit-ms.co.jp::684b9646-bc99-4d69-9c4f-dccabc815905" providerId="AD" clId="Web-{0EC22D9D-9ABC-41A2-8E73-4D8A0ECBDB76}"/>
+    <pc:docChg chg="modSld">
+      <pc:chgData name="鈴木 萌々子" userId="S::momoko_suzuki@recruit-ms.co.jp::684b9646-bc99-4d69-9c4f-dccabc815905" providerId="AD" clId="Web-{0EC22D9D-9ABC-41A2-8E73-4D8A0ECBDB76}" dt="2026-06-09T00:04:50.821" v="0" actId="20577"/>
+      <pc:docMkLst>
+        <pc:docMk/>
+      </pc:docMkLst>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="鈴木 萌々子" userId="S::momoko_suzuki@recruit-ms.co.jp::684b9646-bc99-4d69-9c4f-dccabc815905" providerId="AD" clId="Web-{0EC22D9D-9ABC-41A2-8E73-4D8A0ECBDB76}" dt="2026-06-09T00:04:50.821" v="0" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1418498905" sldId="1540"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="鈴木 萌々子" userId="S::momoko_suzuki@recruit-ms.co.jp::684b9646-bc99-4d69-9c4f-dccabc815905" providerId="AD" clId="Web-{0EC22D9D-9ABC-41A2-8E73-4D8A0ECBDB76}" dt="2026-06-09T00:04:50.821" v="0" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1418498905" sldId="1540"/>
+            <ac:spMk id="2" creationId="{6E1C34FB-EF60-0D9C-7B7C-955A25B9A46A}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+    </pc:docChg>
+  </pc:docChgLst>
+</pc:chgInfo>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -625,51 +668,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5180013" y="0"/>
             <a:ext cx="3962400" cy="342900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{0EE98942-F90C-4E92-BC5E-D22A4BD1EB8F}" type="datetimeFigureOut">
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" smtClean="0"/>
-              <a:t>2026/4/3</a:t>
+              <a:t>2026/6/8</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="スライド イメージ プレースホルダー 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2714625" y="514350"/>
             <a:ext cx="3714750" cy="2571750"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -2895,51 +2938,51 @@
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject3.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject4.bin"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://admin.support.recruit-insides.net/hc/ja/articles/53058557360793" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://admin.support.recruit-insides.net/hc/article_attachments/53057637374489" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://admin.support.recruit-insides.net/hc/ja/articles/53058557360793" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://admin.support.recruit-insides.net/hc/article_attachments/58400334910617" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
@@ -4740,51 +4783,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="ja-JP" sz="1100" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent5">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>※</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="1100" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent5">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
-              <a:t>記載している画面イメージ、機能詳細は変わる可能性があります。</a:t>
+              <a:t>記載しているリ画面イメージ、機能詳細は変わる可能性があります。</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1100" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="accent5">
                   <a:lumMod val="60000"/>
                   <a:lumOff val="40000"/>
                 </a:schemeClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="吹き出し: 角を丸めた四角形 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3FAFBC6D-5326-2E8F-8CEC-A2E011E1C5A3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
@@ -7751,51 +7794,51 @@
                 <a:spcPts val="600"/>
               </a:spcBef>
               <a:buClr>
                 <a:srgbClr val="597AF7"/>
               </a:buClr>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="n"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="1400" dirty="0"/>
               <a:t>「得点」「メンタリティに影響している要素」は、</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="1400" b="1" u="sng" dirty="0"/>
               <a:t>前回からの変化がわかる</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="1400" dirty="0"/>
               <a:t>ようになりました。</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-US" altLang="ja-JP" sz="1400" dirty="0"/>
             </a:br>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="1400" dirty="0"/>
-              <a:t>同じメンタリティでも、改善した点・悪化した点に気づきやすくなります。</a:t>
+              <a:t>同じメンタリティでの悪化・改善に気づきやすくなり、マンネリ感を防止します。</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="テキスト ボックス 13">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5020EA93-EDCE-699F-0B1C-E403BB106978}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="256161" y="6064425"/>
             <a:ext cx="2536599" cy="430887"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -9264,51 +9307,53 @@
                   <a:lumOff val="25000"/>
                 </a:schemeClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="コンテンツ プレースホルダー 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6E1C34FB-EF60-0D9C-7B7C-955A25B9A46A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="ja-JP" b="1" dirty="0"/>
               <a:t>Q. </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" b="1" dirty="0"/>
               <a:t>いつから変更になりますか？</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" altLang="ja-JP" b="1" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="541338" indent="-274638">
               <a:buNone/>
               <a:tabLst>
                 <a:tab pos="449263" algn="l"/>
               </a:tabLst>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" dirty="0"/>
               <a:t>A.</a:t>
@@ -9415,74 +9460,82 @@
             </a:br>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" dirty="0"/>
               <a:t>特に窮々・悶々などの表現は、「悪い回答をした」ように見えかねないため、御本人には開示しないようお願いします。</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" altLang="ja-JP" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" b="1" dirty="0"/>
               <a:t>Q. </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" b="1" dirty="0"/>
               <a:t>メンバーはどのようなレポートが見えていますか？</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" altLang="ja-JP" b="1" dirty="0"/>
           </a:p>
           <a:p>
-            <a:pPr marL="449263" indent="-182563">
+            <a:pPr marL="448945" indent="-182245">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="ja-JP" dirty="0"/>
+              <a:rPr lang="en-US" altLang="ja-JP"/>
               <a:t>A.</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ja-JP" altLang="en-US" dirty="0"/>
+              <a:rPr lang="ja-JP" altLang="en-US"/>
               <a:t> メンバーにはメンバー専用のパーソナルレポートが開示されています。サンプルは</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" dirty="0">
                 <a:hlinkClick r:id="rId2">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>こちら</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" altLang="ja-JP" dirty="0"/>
+            <a:endParaRPr lang="en-US" altLang="ja-JP" dirty="0">
+              <a:hlinkClick r:id="rId2">
+                <a:extLst>
+                  <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                    <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
+                  </a:ext>
+                </a:extLst>
+              </a:hlinkClick>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" b="1" dirty="0"/>
               <a:t>Q. </a:t>
             </a:r>
             <a:r>
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" b="1" dirty="0"/>
               <a:t>アドバイス内容がしっくりこないことがあります。</a:t>
             </a:r>
             <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" b="1" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="541338" indent="-274638">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="ja-JP" dirty="0"/>
               <a:t>A. </a:t>
@@ -13177,102 +13230,441 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_x30c6__x30fc__x30de__x5206__x985e_ xmlns="e664343d-acf0-4070-a428-eadae4089187" xsi:nil="true"/>
+    <_x7528__x9014_ xmlns="e664343d-acf0-4070-a428-eadae4089187">顧客対応用</_x7528__x9014_>
+    <_x30b9__x30dd__x30c3__x30c8__x63b2__x8f09_ xmlns="e664343d-acf0-4070-a428-eadae4089187">true</_x30b9__x30dd__x30c3__x30c8__x63b2__x8f09_>
+    <_x5099__x8003__x30fb__x4f7f__x3044__x65b9__x30e1__x30e2_ xmlns="e664343d-acf0-4070-a428-eadae4089187" xsi:nil="true"/>
+    <_x30d5__x30a1__x30a4__x30eb__x7a2e__x5225_ xmlns="e664343d-acf0-4070-a428-eadae4089187">マスタ</_x30d5__x30a1__x30a4__x30eb__x7a2e__x5225_>
+    <_x5bfe__x8c61__x8005_ xmlns="e664343d-acf0-4070-a428-eadae4089187">
+      <Value>上司・閲覧者向け</Value>
+    </_x5bfe__x8c61__x8005_>
+    <_x30b9__x30c6__x30fc__x30bf__x30b9_ xmlns="e664343d-acf0-4070-a428-eadae4089187">公開中</_x30b9__x30c6__x30fc__x30bf__x30b9_>
+    <_x4e2d__x5206__x985e_ xmlns="e664343d-acf0-4070-a428-eadae4089187">
+      <Value>機能紹介</Value>
+    </_x4e2d__x5206__x985e_>
+    <_x30a4__x30f3__x30b5__x30a4__x30ba__x5206__x985e_ xmlns="e664343d-acf0-4070-a428-eadae4089187">機能・サービス</_x30a4__x30f3__x30b5__x30a4__x30ba__x5206__x985e_>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x010100CE5B790A48FFC94DB39FC36702A2BE46" ma:contentTypeVersion="12" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="ee2f083c0a89674e3011418023760007">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e664343d-acf0-4070-a428-eadae4089187" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4c11dddc38582abd4c2f781e0d4691d1" ns2:_="">
+    <xsd:import namespace="e664343d-acf0-4070-a428-eadae4089187"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:_x30a4__x30f3__x30b5__x30a4__x30ba__x5206__x985e_"/>
+                <xsd:element ref="ns2:_x30c6__x30fc__x30de__x5206__x985e_" minOccurs="0"/>
+                <xsd:element ref="ns2:_x4e2d__x5206__x985e_" minOccurs="0"/>
+                <xsd:element ref="ns2:_x5bfe__x8c61__x8005_" minOccurs="0"/>
+                <xsd:element ref="ns2:_x7528__x9014_"/>
+                <xsd:element ref="ns2:_x30d5__x30a1__x30a4__x30eb__x7a2e__x5225_"/>
+                <xsd:element ref="ns2:_x30b9__x30dd__x30c3__x30c8__x63b2__x8f09_" minOccurs="0"/>
+                <xsd:element ref="ns2:_x5099__x8003__x30fb__x4f7f__x3044__x65b9__x30e1__x30e2_" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:_x30b9__x30c6__x30fc__x30bf__x30b9_"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e664343d-acf0-4070-a428-eadae4089187" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_x30a4__x30f3__x30b5__x30a4__x30ba__x5206__x985e_" ma:index="8" ma:displayName="大分類" ma:format="Dropdown" ma:internalName="_x30a4__x30f3__x30b5__x30a4__x30ba__x5206__x985e_">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="報告会"/>
+          <xsd:enumeration value="活用"/>
+          <xsd:enumeration value="読み取り"/>
+          <xsd:enumeration value="機能・サービス"/>
+          <xsd:enumeration value="公式"/>
+          <xsd:enumeration value="テーマ"/>
+          <xsd:enumeration value="CSスキル"/>
+          <xsd:enumeration value="囗汎用企画書FMT"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_x30c6__x30fc__x30de__x5206__x985e_" ma:index="9" nillable="true" ma:displayName="テーマ分類" ma:format="Dropdown" ma:internalName="_x30c6__x30fc__x30de__x5206__x985e_">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoice">
+            <xsd:sequence>
+              <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
+                <xsd:simpleType>
+                  <xsd:restriction base="dms:Choice">
+                    <xsd:enumeration value="1on1/面談"/>
+                    <xsd:enumeration value="マネジメント"/>
+                    <xsd:enumeration value="新卒オンボ"/>
+                    <xsd:enumeration value="中途オンボ"/>
+                    <xsd:enumeration value="離職防止"/>
+                    <xsd:enumeration value="エンゲージメント"/>
+                    <xsd:enumeration value="キャリア自律"/>
+                    <xsd:enumeration value="データ活用"/>
+                    <xsd:enumeration value="他"/>
+                  </xsd:restriction>
+                </xsd:simpleType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="_x4e2d__x5206__x985e_" ma:index="10" nillable="true" ma:displayName="中分類" ma:format="Dropdown" ma:internalName="_x4e2d__x5206__x985e_">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoice">
+            <xsd:sequence>
+              <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
+                <xsd:simpleType>
+                  <xsd:restriction base="dms:Choice">
+                    <xsd:enumeration value="活用方法"/>
+                    <xsd:enumeration value="事例"/>
+                    <xsd:enumeration value="拡大提案"/>
+                    <xsd:enumeration value="リスキー対応"/>
+                    <xsd:enumeration value="機能紹介"/>
+                    <xsd:enumeration value="データ"/>
+                    <xsd:enumeration value="仕様"/>
+                    <xsd:enumeration value="運用・オペレーション"/>
+                    <xsd:enumeration value="サービス比較・併用"/>
+                    <xsd:enumeration value="セミナー"/>
+                    <xsd:enumeration value="ラーニング"/>
+                    <xsd:enumeration value="ガイダンス"/>
+                    <xsd:enumeration value="FAQサイト掲載"/>
+                  </xsd:restriction>
+                </xsd:simpleType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="_x5bfe__x8c61__x8005_" ma:index="11" nillable="true" ma:displayName="対象者" ma:format="Dropdown" ma:internalName="_x5bfe__x8c61__x8005_">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoice">
+            <xsd:sequence>
+              <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
+                <xsd:simpleType>
+                  <xsd:restriction base="dms:Choice">
+                    <xsd:enumeration value="人事・事務局向け"/>
+                    <xsd:enumeration value="上司・閲覧者向け"/>
+                    <xsd:enumeration value="メンバー向け"/>
+                    <xsd:enumeration value="社内限"/>
+                  </xsd:restriction>
+                </xsd:simpleType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="_x7528__x9014_" ma:index="12" ma:displayName="用途" ma:format="Dropdown" ma:internalName="_x7528__x9014_">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="顧客対応用"/>
+          <xsd:enumeration value="社内ナレッジ"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_x30d5__x30a1__x30a4__x30eb__x7a2e__x5225_" ma:index="13" ma:displayName="ファイル種別" ma:format="Dropdown" ma:internalName="_x30d5__x30a1__x30a4__x30eb__x7a2e__x5225_">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="マスタ"/>
+          <xsd:enumeration value="送付用PDF"/>
+          <xsd:enumeration value="Arch用"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_x30b9__x30dd__x30c3__x30c8__x63b2__x8f09_" ma:index="14" nillable="true" ma:displayName="スポット掲載" ma:default="0" ma:format="Dropdown" ma:internalName="_x30b9__x30dd__x30c3__x30c8__x63b2__x8f09_">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_x5099__x8003__x30fb__x4f7f__x3044__x65b9__x30e1__x30e2_" ma:index="15" nillable="true" ma:displayName="備考・使い方メモ" ma:format="Dropdown" ma:internalName="_x5099__x8003__x30fb__x4f7f__x3044__x65b9__x30e1__x30e2_">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceMetadata" ma:index="16" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="17" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_x30b9__x30c6__x30fc__x30bf__x30b9_" ma:index="19" ma:displayName="ステータス" ma:default="公開中" ma:format="Dropdown" ma:internalName="_x30b9__x30c6__x30fc__x30bf__x30b9_">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="公開中"/>
+          <xsd:enumeration value="アーカイブ"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="コンテンツ タイプ"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="タイトル"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5A2A3D67-02EE-43C9-BA0B-F17D7AE9A7C5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="e664343d-acf0-4070-a428-eadae4089187"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FD503592-4913-4B82-A8D8-9CE11CFC8032}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{46685478-35A4-486E-B1DB-955CF0AA3050}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="e664343d-acf0-4070-a428-eadae4089187"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
-  <Words>1020</Words>
+  <Words>1022</Words>
   <Application>Microsoft Office PowerPoint</Application>
-  <PresentationFormat>A4 210 x 297 mm</PresentationFormat>
+  <PresentationFormat>A4 Paper (210x297 mm)</PresentationFormat>
   <Paragraphs>74</Paragraphs>
   <Slides>7</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="8" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
-        <vt:lpstr>使用されているフォント</vt:lpstr>
-[...5 lines deleted...]
-        <vt:lpstr>テーマ</vt:lpstr>
+        <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>埋め込まれた OLE サーバー</vt:lpstr>
-[...5 lines deleted...]
-        <vt:lpstr>スライド タイトル</vt:lpstr>
+        <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="14" baseType="lpstr">
-[...4 lines deleted...]
-      <vt:lpstr>Wingdings</vt:lpstr>
+    <vt:vector size="8" baseType="lpstr">
       <vt:lpstr>Office ​​テーマ</vt:lpstr>
-      <vt:lpstr>think-cellスライド</vt:lpstr>
       <vt:lpstr>インサイズのパーソナルレポートがリニューアルします（2026年6月～）</vt:lpstr>
       <vt:lpstr>1.レポート要約　状態と関わるポイントが端的にわかります</vt:lpstr>
       <vt:lpstr>2. 対話のアイデア　面談や1on1での対話イメージがわかります</vt:lpstr>
       <vt:lpstr>3. 詳細分析　状態や前回からの変化がデータでわかります</vt:lpstr>
       <vt:lpstr>4. その他細かい変更点</vt:lpstr>
       <vt:lpstr>FAQ</vt:lpstr>
       <vt:lpstr>おわりに</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>株式会社リクルートマネジメントソリューションズ</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>PowerPoint プレゼンテーション</dc:title>
   <dc:creator>Koji Sekiguchi</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100CE5B790A48FFC94DB39FC36702A2BE46</vt:lpwstr>
+  </property>
+</Properties>
+</file>