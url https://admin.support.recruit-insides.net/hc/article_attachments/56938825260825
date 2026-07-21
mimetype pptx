--- v0 (2026-06-05)
+++ v1 (2026-07-21)
@@ -77,50 +77,52 @@
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
+  <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/ppt/authors.xml" ContentType="application/vnd.ms-powerpoint.authors+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" firstSlideNum="0" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483666" r:id="rId4"/>
     <p:sldMasterId id="2147483668" r:id="rId5"/>
     <p:sldMasterId id="2147483671" r:id="rId6"/>
     <p:sldMasterId id="2147483678" r:id="rId7"/>
     <p:sldMasterId id="2147483716" r:id="rId8"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId41"/>
   </p:notesMasterIdLst>
   <p:handoutMasterIdLst>
     <p:handoutMasterId r:id="rId42"/>
@@ -281,50 +283,58 @@
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:clrMru>
     <a:srgbClr val="8494ED"/>
     <a:srgbClr val="CE7AEC"/>
     <a:srgbClr val="FD7479"/>
     <a:srgbClr val="FFFFFF"/>
     <a:srgbClr val="FD8288"/>
     <a:srgbClr val="FF566D"/>
     <a:srgbClr val="597AF8"/>
     <a:srgbClr val="53ACF1"/>
     <a:srgbClr val="C4D5ED"/>
     <a:srgbClr val="287ECF"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
+</file>
+
+<file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
+  <p1510:revLst>
+    <p1510:client id="{B3B69346-0A23-47EB-92DD-8CFAC7AE3372}" v="2" dt="2026-06-25T09:09:38.445"/>
+  </p1510:revLst>
+</p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
   <a:tblStyle styleId="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}" styleName="中間スタイル 2 - アクセント 1">
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:fontRef idx="minor">
           <a:prstClr val="black"/>
         </a:fontRef>
         <a:schemeClr val="dk1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:left>
           <a:right>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
@@ -1351,94 +1361,203 @@
         </a:fontRef>
         <a:schemeClr val="lt1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:bottom>
             <a:ln w="38100" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent4"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr horzBarState="maximized">
     <p:restoredLeft sz="20722"/>
     <p:restoredTop sz="96837" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="107" d="100"/>
-          <a:sy n="107" d="100"/>
+          <a:sx n="93" d="100"/>
+          <a:sy n="93" d="100"/>
         </p:scale>
-        <p:origin x="1104" y="102"/>
+        <p:origin x="412" y="60"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:notesViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr>
         <p:scale>
           <a:sx n="1" d="2"/>
           <a:sy n="1" d="2"/>
         </p:scale>
         <p:origin x="2856" y="820"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:notesViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster5.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId47" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster4.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster3.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId47" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster4.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster3.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId49" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId48" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster5.xml"/></Relationships>
+</file>
+
+<file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
+<pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
+  <pc:docChgLst>
+    <pc:chgData name="鈴木 萌々子" userId="684b9646-bc99-4d69-9c4f-dccabc815905" providerId="ADAL" clId="{CB9B6CBF-00F4-4EC5-B7DA-7D043BBC3E79}"/>
+    <pc:docChg chg="modSld">
+      <pc:chgData name="鈴木 萌々子" userId="684b9646-bc99-4d69-9c4f-dccabc815905" providerId="ADAL" clId="{CB9B6CBF-00F4-4EC5-B7DA-7D043BBC3E79}" dt="2026-06-25T09:09:38.445" v="1"/>
+      <pc:docMkLst>
+        <pc:docMk/>
+      </pc:docMkLst>
+      <pc:sldChg chg="addSp delSp modSp">
+        <pc:chgData name="鈴木 萌々子" userId="684b9646-bc99-4d69-9c4f-dccabc815905" providerId="ADAL" clId="{CB9B6CBF-00F4-4EC5-B7DA-7D043BBC3E79}" dt="2026-06-25T09:09:38.445" v="1"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3782530578" sldId="1549"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="鈴木 萌々子" userId="684b9646-bc99-4d69-9c4f-dccabc815905" providerId="ADAL" clId="{CB9B6CBF-00F4-4EC5-B7DA-7D043BBC3E79}" dt="2026-06-25T09:09:38.445" v="1"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3782530578" sldId="1549"/>
+            <ac:spMk id="7" creationId="{EBE75540-0A1A-D8ED-8CB9-5840B560D501}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="鈴木 萌々子" userId="684b9646-bc99-4d69-9c4f-dccabc815905" providerId="ADAL" clId="{CB9B6CBF-00F4-4EC5-B7DA-7D043BBC3E79}" dt="2026-06-25T09:09:38.445" v="1"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3782530578" sldId="1549"/>
+            <ac:spMk id="9" creationId="{57EC2A94-BD95-9206-8F4C-F56CF8644D63}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="鈴木 萌々子" userId="684b9646-bc99-4d69-9c4f-dccabc815905" providerId="ADAL" clId="{CB9B6CBF-00F4-4EC5-B7DA-7D043BBC3E79}" dt="2026-06-25T09:09:38.445" v="1"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3782530578" sldId="1549"/>
+            <ac:spMk id="10" creationId="{8AEFCC09-6BB2-7C40-EACF-7CC920A0EB2E}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="鈴木 萌々子" userId="684b9646-bc99-4d69-9c4f-dccabc815905" providerId="ADAL" clId="{CB9B6CBF-00F4-4EC5-B7DA-7D043BBC3E79}" dt="2026-06-25T09:09:38.445" v="1"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3782530578" sldId="1549"/>
+            <ac:spMk id="13" creationId="{8EA07A42-F683-96E8-854A-DFB9220A5355}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="鈴木 萌々子" userId="684b9646-bc99-4d69-9c4f-dccabc815905" providerId="ADAL" clId="{CB9B6CBF-00F4-4EC5-B7DA-7D043BBC3E79}" dt="2026-06-25T09:09:38.445" v="1"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3782530578" sldId="1549"/>
+            <ac:spMk id="14" creationId="{52769193-F861-B7C0-E026-68A7DDCC3419}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="鈴木 萌々子" userId="684b9646-bc99-4d69-9c4f-dccabc815905" providerId="ADAL" clId="{CB9B6CBF-00F4-4EC5-B7DA-7D043BBC3E79}" dt="2026-06-25T09:09:38.445" v="1"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3782530578" sldId="1549"/>
+            <ac:spMk id="15" creationId="{E2930CE4-CC09-A683-C9DF-15EFBF4781D6}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:grpChg chg="add mod">
+          <ac:chgData name="鈴木 萌々子" userId="684b9646-bc99-4d69-9c4f-dccabc815905" providerId="ADAL" clId="{CB9B6CBF-00F4-4EC5-B7DA-7D043BBC3E79}" dt="2026-06-25T09:09:38.445" v="1"/>
+          <ac:grpSpMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3782530578" sldId="1549"/>
+            <ac:grpSpMk id="2" creationId="{1768E198-D21B-073C-F1FF-245A77C9E81C}"/>
+          </ac:grpSpMkLst>
+        </pc:grpChg>
+        <pc:grpChg chg="mod">
+          <ac:chgData name="鈴木 萌々子" userId="684b9646-bc99-4d69-9c4f-dccabc815905" providerId="ADAL" clId="{CB9B6CBF-00F4-4EC5-B7DA-7D043BBC3E79}" dt="2026-06-25T09:09:38.445" v="1"/>
+          <ac:grpSpMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3782530578" sldId="1549"/>
+            <ac:grpSpMk id="6" creationId="{20F638A9-544F-F118-2C64-E8BBC3ECFA2E}"/>
+          </ac:grpSpMkLst>
+        </pc:grpChg>
+        <pc:picChg chg="mod">
+          <ac:chgData name="鈴木 萌々子" userId="684b9646-bc99-4d69-9c4f-dccabc815905" providerId="ADAL" clId="{CB9B6CBF-00F4-4EC5-B7DA-7D043BBC3E79}" dt="2026-06-25T09:09:38.445" v="1"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3782530578" sldId="1549"/>
+            <ac:picMk id="5" creationId="{2BDBBC82-2372-EF7E-F6BF-F83B564BE086}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="mod">
+          <ac:chgData name="鈴木 萌々子" userId="684b9646-bc99-4d69-9c4f-dccabc815905" providerId="ADAL" clId="{CB9B6CBF-00F4-4EC5-B7DA-7D043BBC3E79}" dt="2026-06-25T09:09:38.445" v="1"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3782530578" sldId="1549"/>
+            <ac:picMk id="11" creationId="{CAAD9448-65B7-A35E-93CF-9A019C251FEE}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="del">
+          <ac:chgData name="鈴木 萌々子" userId="684b9646-bc99-4d69-9c4f-dccabc815905" providerId="ADAL" clId="{CB9B6CBF-00F4-4EC5-B7DA-7D043BBC3E79}" dt="2026-06-25T09:09:38.210" v="0" actId="478"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3782530578" sldId="1549"/>
+            <ac:picMk id="1026" creationId="{22BD5C42-5338-48E7-CE49-FEB76B0926BA}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+    </pc:docChg>
+  </pc:docChgLst>
+</pc:chgInfo>
 </file>
 
 <file path=ppt/handoutMasters/_rels/handoutMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme7.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/handoutMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:handoutMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -1495,51 +1614,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{4A00C71A-22C7-4A9B-8B42-4CB7AAED8584}" type="datetime1">
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" smtClean="0"/>
-              <a:t>2026/4/14</a:t>
+              <a:t>2026/6/25</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="フッター プレースホルダー 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A278AEA1-7A34-4BD1-BB26-474680FC0105}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
@@ -1677,51 +1796,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{6591E3F5-323D-47C6-9A21-7034C3BFB4AB}" type="datetime1">
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" smtClean="0"/>
-              <a:t>2026/4/14</a:t>
+              <a:t>2026/6/25</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="スライド イメージ プレースホルダー 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1200150" y="1143000"/>
             <a:ext cx="4457700" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -5074,51 +5193,51 @@
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US"/>
               <a:t>レベル</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F9ACB7DA-5A15-43B9-BF31-321376FE391B}" type="datetime1">
               <a:rPr lang="en-US" altLang="ja-JP" smtClean="0"/>
-              <a:t>4/14/2026</a:t>
+              <a:t>6/25/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6026,51 +6145,51 @@
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US"/>
               <a:t>レベル</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F9ACB7DA-5A15-43B9-BF31-321376FE391B}" type="datetime1">
               <a:rPr lang="en-US" altLang="ja-JP" smtClean="0"/>
-              <a:t>4/14/2026</a:t>
+              <a:t>6/25/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6457,51 +6576,51 @@
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US"/>
               <a:t>レベル</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8D95B963-1477-45E4-A358-80956EE648CE}" type="datetime1">
               <a:rPr lang="en-US" altLang="ja-JP" smtClean="0"/>
-              <a:t>4/14/2026</a:t>
+              <a:t>6/25/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6576,51 +6695,51 @@
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US"/>
               <a:t>マスター タイトルの書式設定</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{52F4B7C3-9C34-4F73-81EA-DFDC8D7D555E}" type="datetime1">
               <a:rPr lang="en-US" altLang="ja-JP" smtClean="0"/>
-              <a:t>4/14/2026</a:t>
+              <a:t>6/25/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9489,51 +9608,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="681038" y="6356352"/>
             <a:ext cx="2228850" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{928EDC00-756B-4167-9C74-F5DF23EB67D2}" type="datetime1">
               <a:rPr lang="en-US" altLang="ja-JP" smtClean="0"/>
-              <a:t>4/14/2026</a:t>
+              <a:t>6/25/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3281363" y="6356352"/>
             <a:ext cx="3343275" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -24149,97 +24268,50 @@
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E5BD70BD-0787-77A2-68AF-8674DBCD17D2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" dirty="0"/>
               <a:t>「ダッシュボード」で組織全体の概要・変化を確認</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...45 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="テキスト ボックス 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F1704D1D-3501-A50A-9B86-32D083B3EB7C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272456" y="844000"/>
             <a:ext cx="9361088" cy="1000274"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
@@ -24256,50 +24328,1204 @@
               <a:t>閲覧できる範囲の集計結果がわかります。</a:t>
             </a:r>
             <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1800" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr algn="ctr">
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" dirty="0"/>
               <a:t>世の中の平均や・前回の結果と比べてどうか？特にどこに課題がありそうか？</a:t>
             </a:r>
             <a:br>
               <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" dirty="0"/>
             </a:br>
             <a:r>
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" dirty="0"/>
               <a:t>など概況を掴むことができます。</a:t>
             </a:r>
             <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1800" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="2" name="グループ化 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1768E198-D21B-073C-F1FF-245A77C9E81C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="694308" y="2004235"/>
+            <a:ext cx="8517385" cy="4284945"/>
+            <a:chOff x="661400" y="2004235"/>
+            <a:chExt cx="8517385" cy="4284945"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="3" name="グループ化 2">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8AF7BA21-F71C-1CCB-F68F-51F7D11B2ACE}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="661400" y="2004235"/>
+              <a:ext cx="4383315" cy="3843893"/>
+              <a:chOff x="1168400" y="2188873"/>
+              <a:chExt cx="3768471" cy="3304713"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr id="11" name="図 10" descr="グラフィカル ユーザー インターフェイス, アプリケーション&#10;&#10;AI 生成コンテンツは誤りを含む可能性があります。">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CAAD9448-65B7-A35E-93CF-9A019C251FEE}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvPicPr>
+                <a:picLocks noChangeAspect="1"/>
+              </p:cNvPicPr>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill>
+              <a:blip r:embed="rId3">
+                <a:extLst>
+                  <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                    <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                  </a:ext>
+                </a:extLst>
+              </a:blip>
+              <a:srcRect t="2" b="63966"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1168400" y="2188873"/>
+                <a:ext cx="3768471" cy="3154411"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+            </p:spPr>
+          </p:pic>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="12" name="Group 112">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C107802B-3894-2674-3F7F-DB3E61B7C3FA}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvGrpSpPr>
+                <a:grpSpLocks/>
+              </p:cNvGrpSpPr>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr bwMode="auto">
+              <a:xfrm>
+                <a:off x="1168400" y="5206527"/>
+                <a:ext cx="3554187" cy="287059"/>
+                <a:chOff x="1306" y="1706"/>
+                <a:chExt cx="3175" cy="454"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="13" name="Freeform 113">
+                  <a:extLst>
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8EA07A42-F683-96E8-854A-DFB9220A5355}"/>
+                    </a:ext>
+                  </a:extLst>
+                </p:cNvPr>
+                <p:cNvSpPr>
+                  <a:spLocks/>
+                </p:cNvSpPr>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr bwMode="auto">
+                <a:xfrm>
+                  <a:off x="1306" y="1706"/>
+                  <a:ext cx="3175" cy="454"/>
+                </a:xfrm>
+                <a:custGeom>
+                  <a:avLst/>
+                  <a:gdLst/>
+                  <a:ahLst/>
+                  <a:cxnLst>
+                    <a:cxn ang="0">
+                      <a:pos x="0" y="454"/>
+                    </a:cxn>
+                    <a:cxn ang="0">
+                      <a:pos x="0" y="227"/>
+                    </a:cxn>
+                    <a:cxn ang="0">
+                      <a:pos x="453" y="0"/>
+                    </a:cxn>
+                    <a:cxn ang="0">
+                      <a:pos x="907" y="227"/>
+                    </a:cxn>
+                    <a:cxn ang="0">
+                      <a:pos x="1360" y="0"/>
+                    </a:cxn>
+                    <a:cxn ang="0">
+                      <a:pos x="1814" y="227"/>
+                    </a:cxn>
+                    <a:cxn ang="0">
+                      <a:pos x="2268" y="0"/>
+                    </a:cxn>
+                    <a:cxn ang="0">
+                      <a:pos x="2721" y="227"/>
+                    </a:cxn>
+                    <a:cxn ang="0">
+                      <a:pos x="3175" y="0"/>
+                    </a:cxn>
+                    <a:cxn ang="0">
+                      <a:pos x="3175" y="227"/>
+                    </a:cxn>
+                    <a:cxn ang="0">
+                      <a:pos x="2721" y="454"/>
+                    </a:cxn>
+                    <a:cxn ang="0">
+                      <a:pos x="2268" y="227"/>
+                    </a:cxn>
+                    <a:cxn ang="0">
+                      <a:pos x="1814" y="454"/>
+                    </a:cxn>
+                    <a:cxn ang="0">
+                      <a:pos x="1360" y="227"/>
+                    </a:cxn>
+                    <a:cxn ang="0">
+                      <a:pos x="907" y="454"/>
+                    </a:cxn>
+                    <a:cxn ang="0">
+                      <a:pos x="453" y="227"/>
+                    </a:cxn>
+                    <a:cxn ang="0">
+                      <a:pos x="0" y="454"/>
+                    </a:cxn>
+                  </a:cxnLst>
+                  <a:rect l="0" t="0" r="r" b="b"/>
+                  <a:pathLst>
+                    <a:path w="3175" h="454">
+                      <a:moveTo>
+                        <a:pt x="0" y="454"/>
+                      </a:moveTo>
+                      <a:cubicBezTo>
+                        <a:pt x="0" y="340"/>
+                        <a:pt x="0" y="227"/>
+                        <a:pt x="0" y="227"/>
+                      </a:cubicBezTo>
+                      <a:cubicBezTo>
+                        <a:pt x="80" y="163"/>
+                        <a:pt x="302" y="0"/>
+                        <a:pt x="453" y="0"/>
+                      </a:cubicBezTo>
+                      <a:cubicBezTo>
+                        <a:pt x="604" y="0"/>
+                        <a:pt x="756" y="227"/>
+                        <a:pt x="907" y="227"/>
+                      </a:cubicBezTo>
+                      <a:cubicBezTo>
+                        <a:pt x="1058" y="227"/>
+                        <a:pt x="1209" y="0"/>
+                        <a:pt x="1360" y="0"/>
+                      </a:cubicBezTo>
+                      <a:cubicBezTo>
+                        <a:pt x="1511" y="0"/>
+                        <a:pt x="1663" y="227"/>
+                        <a:pt x="1814" y="227"/>
+                      </a:cubicBezTo>
+                      <a:cubicBezTo>
+                        <a:pt x="1965" y="227"/>
+                        <a:pt x="2117" y="0"/>
+                        <a:pt x="2268" y="0"/>
+                      </a:cubicBezTo>
+                      <a:cubicBezTo>
+                        <a:pt x="2419" y="0"/>
+                        <a:pt x="2570" y="227"/>
+                        <a:pt x="2721" y="227"/>
+                      </a:cubicBezTo>
+                      <a:cubicBezTo>
+                        <a:pt x="2872" y="227"/>
+                        <a:pt x="3050" y="88"/>
+                        <a:pt x="3175" y="0"/>
+                      </a:cubicBezTo>
+                      <a:cubicBezTo>
+                        <a:pt x="3175" y="113"/>
+                        <a:pt x="3175" y="227"/>
+                        <a:pt x="3175" y="227"/>
+                      </a:cubicBezTo>
+                      <a:cubicBezTo>
+                        <a:pt x="3175" y="227"/>
+                        <a:pt x="2906" y="454"/>
+                        <a:pt x="2721" y="454"/>
+                      </a:cubicBezTo>
+                      <a:cubicBezTo>
+                        <a:pt x="2548" y="454"/>
+                        <a:pt x="2419" y="227"/>
+                        <a:pt x="2268" y="227"/>
+                      </a:cubicBezTo>
+                      <a:cubicBezTo>
+                        <a:pt x="2117" y="227"/>
+                        <a:pt x="1965" y="454"/>
+                        <a:pt x="1814" y="454"/>
+                      </a:cubicBezTo>
+                      <a:cubicBezTo>
+                        <a:pt x="1663" y="454"/>
+                        <a:pt x="1511" y="227"/>
+                        <a:pt x="1360" y="227"/>
+                      </a:cubicBezTo>
+                      <a:cubicBezTo>
+                        <a:pt x="1209" y="227"/>
+                        <a:pt x="1058" y="454"/>
+                        <a:pt x="907" y="454"/>
+                      </a:cubicBezTo>
+                      <a:cubicBezTo>
+                        <a:pt x="756" y="454"/>
+                        <a:pt x="604" y="227"/>
+                        <a:pt x="453" y="227"/>
+                      </a:cubicBezTo>
+                      <a:cubicBezTo>
+                        <a:pt x="302" y="227"/>
+                        <a:pt x="185" y="322"/>
+                        <a:pt x="0" y="454"/>
+                      </a:cubicBezTo>
+                      <a:close/>
+                    </a:path>
+                  </a:pathLst>
+                </a:custGeom>
+                <a:solidFill>
+                  <a:sysClr val="window" lastClr="FFFFFF"/>
+                </a:solidFill>
+                <a:ln w="6350" cap="flat">
+                  <a:noFill/>
+                  <a:prstDash val="sysDot"/>
+                  <a:round/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a:ln>
+                <a:effectLst/>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr/>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                    <a:lnSpc>
+                      <a:spcPct val="100000"/>
+                    </a:lnSpc>
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClrTx/>
+                    <a:buSzTx/>
+                    <a:buFontTx/>
+                    <a:buNone/>
+                    <a:tabLst/>
+                    <a:defRPr/>
+                  </a:pPr>
+                  <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                    <a:solidFill>
+                      <a:prstClr val="black"/>
+                    </a:solidFill>
+                    <a:effectLst/>
+                    <a:uLnTx/>
+                    <a:uFillTx/>
+                    <a:latin typeface="游ゴシック" panose="020F0502020204030204"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="14" name="Freeform 114">
+                  <a:extLst>
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{52769193-F861-B7C0-E026-68A7DDCC3419}"/>
+                    </a:ext>
+                  </a:extLst>
+                </p:cNvPr>
+                <p:cNvSpPr>
+                  <a:spLocks/>
+                </p:cNvSpPr>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr bwMode="auto">
+                <a:xfrm>
+                  <a:off x="1306" y="1706"/>
+                  <a:ext cx="3175" cy="227"/>
+                </a:xfrm>
+                <a:custGeom>
+                  <a:avLst/>
+                  <a:gdLst/>
+                  <a:ahLst/>
+                  <a:cxnLst>
+                    <a:cxn ang="0">
+                      <a:pos x="0" y="454"/>
+                    </a:cxn>
+                    <a:cxn ang="0">
+                      <a:pos x="453" y="0"/>
+                    </a:cxn>
+                    <a:cxn ang="0">
+                      <a:pos x="907" y="454"/>
+                    </a:cxn>
+                    <a:cxn ang="0">
+                      <a:pos x="1360" y="0"/>
+                    </a:cxn>
+                    <a:cxn ang="0">
+                      <a:pos x="1814" y="454"/>
+                    </a:cxn>
+                    <a:cxn ang="0">
+                      <a:pos x="2268" y="0"/>
+                    </a:cxn>
+                    <a:cxn ang="0">
+                      <a:pos x="2721" y="454"/>
+                    </a:cxn>
+                    <a:cxn ang="0">
+                      <a:pos x="3175" y="0"/>
+                    </a:cxn>
+                  </a:cxnLst>
+                  <a:rect l="0" t="0" r="r" b="b"/>
+                  <a:pathLst>
+                    <a:path w="3175" h="454">
+                      <a:moveTo>
+                        <a:pt x="0" y="454"/>
+                      </a:moveTo>
+                      <a:cubicBezTo>
+                        <a:pt x="151" y="227"/>
+                        <a:pt x="302" y="0"/>
+                        <a:pt x="453" y="0"/>
+                      </a:cubicBezTo>
+                      <a:cubicBezTo>
+                        <a:pt x="604" y="0"/>
+                        <a:pt x="756" y="454"/>
+                        <a:pt x="907" y="454"/>
+                      </a:cubicBezTo>
+                      <a:cubicBezTo>
+                        <a:pt x="1058" y="454"/>
+                        <a:pt x="1209" y="0"/>
+                        <a:pt x="1360" y="0"/>
+                      </a:cubicBezTo>
+                      <a:cubicBezTo>
+                        <a:pt x="1511" y="0"/>
+                        <a:pt x="1663" y="454"/>
+                        <a:pt x="1814" y="454"/>
+                      </a:cubicBezTo>
+                      <a:cubicBezTo>
+                        <a:pt x="1965" y="454"/>
+                        <a:pt x="2117" y="0"/>
+                        <a:pt x="2268" y="0"/>
+                      </a:cubicBezTo>
+                      <a:cubicBezTo>
+                        <a:pt x="2419" y="0"/>
+                        <a:pt x="2570" y="454"/>
+                        <a:pt x="2721" y="454"/>
+                      </a:cubicBezTo>
+                      <a:cubicBezTo>
+                        <a:pt x="2872" y="454"/>
+                        <a:pt x="3023" y="227"/>
+                        <a:pt x="3175" y="0"/>
+                      </a:cubicBezTo>
+                    </a:path>
+                  </a:pathLst>
+                </a:custGeom>
+                <a:noFill/>
+                <a:ln w="6350" cap="flat">
+                  <a:solidFill>
+                    <a:sysClr val="windowText" lastClr="000000"/>
+                  </a:solidFill>
+                  <a:prstDash val="sysDot"/>
+                  <a:round/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a:ln>
+                <a:effectLst/>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr/>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                    <a:lnSpc>
+                      <a:spcPct val="100000"/>
+                    </a:lnSpc>
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClrTx/>
+                    <a:buSzTx/>
+                    <a:buFontTx/>
+                    <a:buNone/>
+                    <a:tabLst/>
+                    <a:defRPr/>
+                  </a:pPr>
+                  <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                    <a:solidFill>
+                      <a:prstClr val="black"/>
+                    </a:solidFill>
+                    <a:effectLst/>
+                    <a:uLnTx/>
+                    <a:uFillTx/>
+                    <a:latin typeface="游ゴシック" panose="020F0502020204030204"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="15" name="Freeform 115">
+                  <a:extLst>
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E2930CE4-CC09-A683-C9DF-15EFBF4781D6}"/>
+                    </a:ext>
+                  </a:extLst>
+                </p:cNvPr>
+                <p:cNvSpPr>
+                  <a:spLocks/>
+                </p:cNvSpPr>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr bwMode="auto">
+                <a:xfrm>
+                  <a:off x="1306" y="1933"/>
+                  <a:ext cx="3175" cy="227"/>
+                </a:xfrm>
+                <a:custGeom>
+                  <a:avLst/>
+                  <a:gdLst/>
+                  <a:ahLst/>
+                  <a:cxnLst>
+                    <a:cxn ang="0">
+                      <a:pos x="0" y="454"/>
+                    </a:cxn>
+                    <a:cxn ang="0">
+                      <a:pos x="453" y="0"/>
+                    </a:cxn>
+                    <a:cxn ang="0">
+                      <a:pos x="907" y="454"/>
+                    </a:cxn>
+                    <a:cxn ang="0">
+                      <a:pos x="1360" y="0"/>
+                    </a:cxn>
+                    <a:cxn ang="0">
+                      <a:pos x="1814" y="454"/>
+                    </a:cxn>
+                    <a:cxn ang="0">
+                      <a:pos x="2268" y="0"/>
+                    </a:cxn>
+                    <a:cxn ang="0">
+                      <a:pos x="2721" y="454"/>
+                    </a:cxn>
+                    <a:cxn ang="0">
+                      <a:pos x="3175" y="0"/>
+                    </a:cxn>
+                  </a:cxnLst>
+                  <a:rect l="0" t="0" r="r" b="b"/>
+                  <a:pathLst>
+                    <a:path w="3175" h="454">
+                      <a:moveTo>
+                        <a:pt x="0" y="454"/>
+                      </a:moveTo>
+                      <a:cubicBezTo>
+                        <a:pt x="151" y="227"/>
+                        <a:pt x="302" y="0"/>
+                        <a:pt x="453" y="0"/>
+                      </a:cubicBezTo>
+                      <a:cubicBezTo>
+                        <a:pt x="604" y="0"/>
+                        <a:pt x="756" y="454"/>
+                        <a:pt x="907" y="454"/>
+                      </a:cubicBezTo>
+                      <a:cubicBezTo>
+                        <a:pt x="1058" y="454"/>
+                        <a:pt x="1209" y="0"/>
+                        <a:pt x="1360" y="0"/>
+                      </a:cubicBezTo>
+                      <a:cubicBezTo>
+                        <a:pt x="1511" y="0"/>
+                        <a:pt x="1663" y="454"/>
+                        <a:pt x="1814" y="454"/>
+                      </a:cubicBezTo>
+                      <a:cubicBezTo>
+                        <a:pt x="1965" y="454"/>
+                        <a:pt x="2117" y="0"/>
+                        <a:pt x="2268" y="0"/>
+                      </a:cubicBezTo>
+                      <a:cubicBezTo>
+                        <a:pt x="2419" y="0"/>
+                        <a:pt x="2570" y="454"/>
+                        <a:pt x="2721" y="454"/>
+                      </a:cubicBezTo>
+                      <a:cubicBezTo>
+                        <a:pt x="2872" y="454"/>
+                        <a:pt x="3023" y="227"/>
+                        <a:pt x="3175" y="0"/>
+                      </a:cubicBezTo>
+                    </a:path>
+                  </a:pathLst>
+                </a:custGeom>
+                <a:noFill/>
+                <a:ln w="6350" cap="flat">
+                  <a:solidFill>
+                    <a:sysClr val="windowText" lastClr="000000"/>
+                  </a:solidFill>
+                  <a:prstDash val="sysDot"/>
+                  <a:round/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a:ln>
+                <a:effectLst/>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr/>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                    <a:lnSpc>
+                      <a:spcPct val="100000"/>
+                    </a:lnSpc>
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClrTx/>
+                    <a:buSzTx/>
+                    <a:buFontTx/>
+                    <a:buNone/>
+                    <a:tabLst/>
+                    <a:defRPr/>
+                  </a:pPr>
+                  <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                    <a:solidFill>
+                      <a:prstClr val="black"/>
+                    </a:solidFill>
+                    <a:effectLst/>
+                    <a:uLnTx/>
+                    <a:uFillTx/>
+                    <a:latin typeface="游ゴシック" panose="020F0502020204030204"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+        </p:grpSp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="5" name="図 4" descr="グラフィカル ユーザー インターフェイス, アプリケーション&#10;&#10;AI 生成コンテンツは誤りを含む可能性があります。">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2BDBBC82-2372-EF7E-F6BF-F83B564BE086}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId3">
+              <a:extLst>
+                <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                  <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                </a:ext>
+              </a:extLst>
+            </a:blip>
+            <a:srcRect t="61045" r="1567"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5044715" y="2488534"/>
+              <a:ext cx="4134070" cy="3800646"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="6" name="Group 112">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{20F638A9-544F-F118-2C64-E8BBC3ECFA2E}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvGrpSpPr>
+              <a:grpSpLocks/>
+            </p:cNvGrpSpPr>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="5044715" y="2328573"/>
+              <a:ext cx="4032000" cy="319922"/>
+              <a:chOff x="1306" y="1706"/>
+              <a:chExt cx="3175" cy="454"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="7" name="Freeform 113">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EBE75540-0A1A-D8ED-8CB9-5840B560D501}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr>
+                <a:spLocks/>
+              </p:cNvSpPr>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr bwMode="auto">
+              <a:xfrm>
+                <a:off x="1306" y="1706"/>
+                <a:ext cx="3175" cy="454"/>
+              </a:xfrm>
+              <a:custGeom>
+                <a:avLst/>
+                <a:gdLst/>
+                <a:ahLst/>
+                <a:cxnLst>
+                  <a:cxn ang="0">
+                    <a:pos x="0" y="454"/>
+                  </a:cxn>
+                  <a:cxn ang="0">
+                    <a:pos x="0" y="227"/>
+                  </a:cxn>
+                  <a:cxn ang="0">
+                    <a:pos x="453" y="0"/>
+                  </a:cxn>
+                  <a:cxn ang="0">
+                    <a:pos x="907" y="227"/>
+                  </a:cxn>
+                  <a:cxn ang="0">
+                    <a:pos x="1360" y="0"/>
+                  </a:cxn>
+                  <a:cxn ang="0">
+                    <a:pos x="1814" y="227"/>
+                  </a:cxn>
+                  <a:cxn ang="0">
+                    <a:pos x="2268" y="0"/>
+                  </a:cxn>
+                  <a:cxn ang="0">
+                    <a:pos x="2721" y="227"/>
+                  </a:cxn>
+                  <a:cxn ang="0">
+                    <a:pos x="3175" y="0"/>
+                  </a:cxn>
+                  <a:cxn ang="0">
+                    <a:pos x="3175" y="227"/>
+                  </a:cxn>
+                  <a:cxn ang="0">
+                    <a:pos x="2721" y="454"/>
+                  </a:cxn>
+                  <a:cxn ang="0">
+                    <a:pos x="2268" y="227"/>
+                  </a:cxn>
+                  <a:cxn ang="0">
+                    <a:pos x="1814" y="454"/>
+                  </a:cxn>
+                  <a:cxn ang="0">
+                    <a:pos x="1360" y="227"/>
+                  </a:cxn>
+                  <a:cxn ang="0">
+                    <a:pos x="907" y="454"/>
+                  </a:cxn>
+                  <a:cxn ang="0">
+                    <a:pos x="453" y="227"/>
+                  </a:cxn>
+                  <a:cxn ang="0">
+                    <a:pos x="0" y="454"/>
+                  </a:cxn>
+                </a:cxnLst>
+                <a:rect l="0" t="0" r="r" b="b"/>
+                <a:pathLst>
+                  <a:path w="3175" h="454">
+                    <a:moveTo>
+                      <a:pt x="0" y="454"/>
+                    </a:moveTo>
+                    <a:cubicBezTo>
+                      <a:pt x="0" y="340"/>
+                      <a:pt x="0" y="227"/>
+                      <a:pt x="0" y="227"/>
+                    </a:cubicBezTo>
+                    <a:cubicBezTo>
+                      <a:pt x="80" y="163"/>
+                      <a:pt x="302" y="0"/>
+                      <a:pt x="453" y="0"/>
+                    </a:cubicBezTo>
+                    <a:cubicBezTo>
+                      <a:pt x="604" y="0"/>
+                      <a:pt x="756" y="227"/>
+                      <a:pt x="907" y="227"/>
+                    </a:cubicBezTo>
+                    <a:cubicBezTo>
+                      <a:pt x="1058" y="227"/>
+                      <a:pt x="1209" y="0"/>
+                      <a:pt x="1360" y="0"/>
+                    </a:cubicBezTo>
+                    <a:cubicBezTo>
+                      <a:pt x="1511" y="0"/>
+                      <a:pt x="1663" y="227"/>
+                      <a:pt x="1814" y="227"/>
+                    </a:cubicBezTo>
+                    <a:cubicBezTo>
+                      <a:pt x="1965" y="227"/>
+                      <a:pt x="2117" y="0"/>
+                      <a:pt x="2268" y="0"/>
+                    </a:cubicBezTo>
+                    <a:cubicBezTo>
+                      <a:pt x="2419" y="0"/>
+                      <a:pt x="2570" y="227"/>
+                      <a:pt x="2721" y="227"/>
+                    </a:cubicBezTo>
+                    <a:cubicBezTo>
+                      <a:pt x="2872" y="227"/>
+                      <a:pt x="3050" y="88"/>
+                      <a:pt x="3175" y="0"/>
+                    </a:cubicBezTo>
+                    <a:cubicBezTo>
+                      <a:pt x="3175" y="113"/>
+                      <a:pt x="3175" y="227"/>
+                      <a:pt x="3175" y="227"/>
+                    </a:cubicBezTo>
+                    <a:cubicBezTo>
+                      <a:pt x="3175" y="227"/>
+                      <a:pt x="2906" y="454"/>
+                      <a:pt x="2721" y="454"/>
+                    </a:cubicBezTo>
+                    <a:cubicBezTo>
+                      <a:pt x="2548" y="454"/>
+                      <a:pt x="2419" y="227"/>
+                      <a:pt x="2268" y="227"/>
+                    </a:cubicBezTo>
+                    <a:cubicBezTo>
+                      <a:pt x="2117" y="227"/>
+                      <a:pt x="1965" y="454"/>
+                      <a:pt x="1814" y="454"/>
+                    </a:cubicBezTo>
+                    <a:cubicBezTo>
+                      <a:pt x="1663" y="454"/>
+                      <a:pt x="1511" y="227"/>
+                      <a:pt x="1360" y="227"/>
+                    </a:cubicBezTo>
+                    <a:cubicBezTo>
+                      <a:pt x="1209" y="227"/>
+                      <a:pt x="1058" y="454"/>
+                      <a:pt x="907" y="454"/>
+                    </a:cubicBezTo>
+                    <a:cubicBezTo>
+                      <a:pt x="756" y="454"/>
+                      <a:pt x="604" y="227"/>
+                      <a:pt x="453" y="227"/>
+                    </a:cubicBezTo>
+                    <a:cubicBezTo>
+                      <a:pt x="302" y="227"/>
+                      <a:pt x="185" y="322"/>
+                      <a:pt x="0" y="454"/>
+                    </a:cubicBezTo>
+                    <a:close/>
+                  </a:path>
+                </a:pathLst>
+              </a:custGeom>
+              <a:solidFill>
+                <a:sysClr val="window" lastClr="FFFFFF"/>
+              </a:solidFill>
+              <a:ln w="6350" cap="flat">
+                <a:noFill/>
+                <a:prstDash val="sysDot"/>
+                <a:round/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a:ln>
+              <a:effectLst/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                  <a:lnSpc>
+                    <a:spcPct val="100000"/>
+                  </a:lnSpc>
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClrTx/>
+                  <a:buSzTx/>
+                  <a:buFontTx/>
+                  <a:buNone/>
+                  <a:tabLst/>
+                  <a:defRPr/>
+                </a:pPr>
+                <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                  <a:solidFill>
+                    <a:prstClr val="black"/>
+                  </a:solidFill>
+                  <a:effectLst/>
+                  <a:uLnTx/>
+                  <a:uFillTx/>
+                  <a:latin typeface="游ゴシック" panose="020F0502020204030204"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="9" name="Freeform 114">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{57EC2A94-BD95-9206-8F4C-F56CF8644D63}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr>
+                <a:spLocks/>
+              </p:cNvSpPr>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr bwMode="auto">
+              <a:xfrm>
+                <a:off x="1306" y="1706"/>
+                <a:ext cx="3175" cy="227"/>
+              </a:xfrm>
+              <a:custGeom>
+                <a:avLst/>
+                <a:gdLst/>
+                <a:ahLst/>
+                <a:cxnLst>
+                  <a:cxn ang="0">
+                    <a:pos x="0" y="454"/>
+                  </a:cxn>
+                  <a:cxn ang="0">
+                    <a:pos x="453" y="0"/>
+                  </a:cxn>
+                  <a:cxn ang="0">
+                    <a:pos x="907" y="454"/>
+                  </a:cxn>
+                  <a:cxn ang="0">
+                    <a:pos x="1360" y="0"/>
+                  </a:cxn>
+                  <a:cxn ang="0">
+                    <a:pos x="1814" y="454"/>
+                  </a:cxn>
+                  <a:cxn ang="0">
+                    <a:pos x="2268" y="0"/>
+                  </a:cxn>
+                  <a:cxn ang="0">
+                    <a:pos x="2721" y="454"/>
+                  </a:cxn>
+                  <a:cxn ang="0">
+                    <a:pos x="3175" y="0"/>
+                  </a:cxn>
+                </a:cxnLst>
+                <a:rect l="0" t="0" r="r" b="b"/>
+                <a:pathLst>
+                  <a:path w="3175" h="454">
+                    <a:moveTo>
+                      <a:pt x="0" y="454"/>
+                    </a:moveTo>
+                    <a:cubicBezTo>
+                      <a:pt x="151" y="227"/>
+                      <a:pt x="302" y="0"/>
+                      <a:pt x="453" y="0"/>
+                    </a:cubicBezTo>
+                    <a:cubicBezTo>
+                      <a:pt x="604" y="0"/>
+                      <a:pt x="756" y="454"/>
+                      <a:pt x="907" y="454"/>
+                    </a:cubicBezTo>
+                    <a:cubicBezTo>
+                      <a:pt x="1058" y="454"/>
+                      <a:pt x="1209" y="0"/>
+                      <a:pt x="1360" y="0"/>
+                    </a:cubicBezTo>
+                    <a:cubicBezTo>
+                      <a:pt x="1511" y="0"/>
+                      <a:pt x="1663" y="454"/>
+                      <a:pt x="1814" y="454"/>
+                    </a:cubicBezTo>
+                    <a:cubicBezTo>
+                      <a:pt x="1965" y="454"/>
+                      <a:pt x="2117" y="0"/>
+                      <a:pt x="2268" y="0"/>
+                    </a:cubicBezTo>
+                    <a:cubicBezTo>
+                      <a:pt x="2419" y="0"/>
+                      <a:pt x="2570" y="454"/>
+                      <a:pt x="2721" y="454"/>
+                    </a:cubicBezTo>
+                    <a:cubicBezTo>
+                      <a:pt x="2872" y="454"/>
+                      <a:pt x="3023" y="227"/>
+                      <a:pt x="3175" y="0"/>
+                    </a:cubicBezTo>
+                  </a:path>
+                </a:pathLst>
+              </a:custGeom>
+              <a:noFill/>
+              <a:ln w="6350" cap="flat">
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:prstDash val="sysDot"/>
+                <a:round/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a:ln>
+              <a:effectLst/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                  <a:lnSpc>
+                    <a:spcPct val="100000"/>
+                  </a:lnSpc>
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClrTx/>
+                  <a:buSzTx/>
+                  <a:buFontTx/>
+                  <a:buNone/>
+                  <a:tabLst/>
+                  <a:defRPr/>
+                </a:pPr>
+                <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                  <a:solidFill>
+                    <a:prstClr val="black"/>
+                  </a:solidFill>
+                  <a:effectLst/>
+                  <a:uLnTx/>
+                  <a:uFillTx/>
+                  <a:latin typeface="游ゴシック" panose="020F0502020204030204"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="10" name="Freeform 115">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8AEFCC09-6BB2-7C40-EACF-7CC920A0EB2E}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvSpPr>
+                <a:spLocks/>
+              </p:cNvSpPr>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr bwMode="auto">
+              <a:xfrm>
+                <a:off x="1306" y="1933"/>
+                <a:ext cx="3175" cy="227"/>
+              </a:xfrm>
+              <a:custGeom>
+                <a:avLst/>
+                <a:gdLst/>
+                <a:ahLst/>
+                <a:cxnLst>
+                  <a:cxn ang="0">
+                    <a:pos x="0" y="454"/>
+                  </a:cxn>
+                  <a:cxn ang="0">
+                    <a:pos x="453" y="0"/>
+                  </a:cxn>
+                  <a:cxn ang="0">
+                    <a:pos x="907" y="454"/>
+                  </a:cxn>
+                  <a:cxn ang="0">
+                    <a:pos x="1360" y="0"/>
+                  </a:cxn>
+                  <a:cxn ang="0">
+                    <a:pos x="1814" y="454"/>
+                  </a:cxn>
+                  <a:cxn ang="0">
+                    <a:pos x="2268" y="0"/>
+                  </a:cxn>
+                  <a:cxn ang="0">
+                    <a:pos x="2721" y="454"/>
+                  </a:cxn>
+                  <a:cxn ang="0">
+                    <a:pos x="3175" y="0"/>
+                  </a:cxn>
+                </a:cxnLst>
+                <a:rect l="0" t="0" r="r" b="b"/>
+                <a:pathLst>
+                  <a:path w="3175" h="454">
+                    <a:moveTo>
+                      <a:pt x="0" y="454"/>
+                    </a:moveTo>
+                    <a:cubicBezTo>
+                      <a:pt x="151" y="227"/>
+                      <a:pt x="302" y="0"/>
+                      <a:pt x="453" y="0"/>
+                    </a:cubicBezTo>
+                    <a:cubicBezTo>
+                      <a:pt x="604" y="0"/>
+                      <a:pt x="756" y="454"/>
+                      <a:pt x="907" y="454"/>
+                    </a:cubicBezTo>
+                    <a:cubicBezTo>
+                      <a:pt x="1058" y="454"/>
+                      <a:pt x="1209" y="0"/>
+                      <a:pt x="1360" y="0"/>
+                    </a:cubicBezTo>
+                    <a:cubicBezTo>
+                      <a:pt x="1511" y="0"/>
+                      <a:pt x="1663" y="454"/>
+                      <a:pt x="1814" y="454"/>
+                    </a:cubicBezTo>
+                    <a:cubicBezTo>
+                      <a:pt x="1965" y="454"/>
+                      <a:pt x="2117" y="0"/>
+                      <a:pt x="2268" y="0"/>
+                    </a:cubicBezTo>
+                    <a:cubicBezTo>
+                      <a:pt x="2419" y="0"/>
+                      <a:pt x="2570" y="454"/>
+                      <a:pt x="2721" y="454"/>
+                    </a:cubicBezTo>
+                    <a:cubicBezTo>
+                      <a:pt x="2872" y="454"/>
+                      <a:pt x="3023" y="227"/>
+                      <a:pt x="3175" y="0"/>
+                    </a:cubicBezTo>
+                  </a:path>
+                </a:pathLst>
+              </a:custGeom>
+              <a:noFill/>
+              <a:ln w="6350" cap="flat">
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:prstDash val="sysDot"/>
+                <a:round/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a:ln>
+              <a:effectLst/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                  <a:lnSpc>
+                    <a:spcPct val="100000"/>
+                  </a:lnSpc>
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClrTx/>
+                  <a:buSzTx/>
+                  <a:buFontTx/>
+                  <a:buNone/>
+                  <a:tabLst/>
+                  <a:defRPr/>
+                </a:pPr>
+                <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                  <a:solidFill>
+                    <a:prstClr val="black"/>
+                  </a:solidFill>
+                  <a:effectLst/>
+                  <a:uLnTx/>
+                  <a:uFillTx/>
+                  <a:latin typeface="游ゴシック" panose="020F0502020204030204"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3782530578"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -35943,230 +37169,248 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...22 lines deleted...]
-    <xsd:import namespace="373c763c-23ee-4639-92a6-887aa7ed2867"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x010100CE5B790A48FFC94DB39FC36702A2BE46" ma:contentTypeVersion="14" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="48fe8374e9f699c7d0bf9ea9e243344b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e664343d-acf0-4070-a428-eadae4089187" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="deaac079ee692991061ac2a724ec8d42" ns2:_="">
+    <xsd:import namespace="e664343d-acf0-4070-a428-eadae4089187"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
+                <xsd:element ref="ns2:_x30a4__x30f3__x30b5__x30a4__x30ba__x5206__x985e_"/>
+                <xsd:element ref="ns2:_x30c6__x30fc__x30de__x5206__x985e_" minOccurs="0"/>
+                <xsd:element ref="ns2:_x4e2d__x5206__x985e_" minOccurs="0"/>
+                <xsd:element ref="ns2:_x5bfe__x8c61__x8005_" minOccurs="0"/>
+                <xsd:element ref="ns2:_x7528__x9014_"/>
+                <xsd:element ref="ns2:_x30d5__x30a1__x30a4__x30eb__x7a2e__x5225_"/>
+                <xsd:element ref="ns2:_x30b9__x30dd__x30c3__x30c8__x63b2__x8f09_" minOccurs="0"/>
+                <xsd:element ref="ns2:_x5099__x8003__x30fb__x4f7f__x3044__x65b9__x30e1__x30e2_" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
-[...11 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:_x30b9__x30c6__x30fc__x30bf__x30b9_" minOccurs="0"/>
+                <xsd:element ref="ns2:_x30b9__x30c6__x30fc__x30bf__x30b9__x30c6__x30b9__x30c8_" minOccurs="0"/>
+                <xsd:element ref="ns2:_x30b9__x30dd__x30c3__x30c8__x30e9__x30a4__x30c8__x63b2__x8f09__x30c6__x30b9__x30c8_" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b00feb88-84c6-4e91-9440-c887e6689731" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e664343d-acf0-4070-a428-eadae4089187" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+    <xsd:element name="_x30a4__x30f3__x30b5__x30a4__x30ba__x5206__x985e_" ma:index="8" ma:displayName="大分類" ma:format="Dropdown" ma:internalName="_x30a4__x30f3__x30b5__x30a4__x30ba__x5206__x985e_">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note"/>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="報告会"/>
+          <xsd:enumeration value="活用"/>
+          <xsd:enumeration value="読み取り"/>
+          <xsd:enumeration value="機能・サービス"/>
+          <xsd:enumeration value="公式"/>
+          <xsd:enumeration value="テーマ"/>
+          <xsd:enumeration value="CSスキル"/>
+          <xsd:enumeration value="囗汎用企画書FMT"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+    <xsd:element name="_x30c6__x30fc__x30de__x5206__x985e_" ma:index="9" nillable="true" ma:displayName="テーマ分類" ma:format="Dropdown" ma:internalName="_x30c6__x30fc__x30de__x5206__x985e_">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoice">
+            <xsd:sequence>
+              <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
+                <xsd:simpleType>
+                  <xsd:restriction base="dms:Choice">
+                    <xsd:enumeration value="1on1/面談"/>
+                    <xsd:enumeration value="マネジメント"/>
+                    <xsd:enumeration value="新卒オンボ"/>
+                    <xsd:enumeration value="中途オンボ"/>
+                    <xsd:enumeration value="離職防止"/>
+                    <xsd:enumeration value="エンゲージメント"/>
+                    <xsd:enumeration value="キャリア自律"/>
+                    <xsd:enumeration value="データ活用"/>
+                    <xsd:enumeration value="他"/>
+                  </xsd:restriction>
+                </xsd:simpleType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="_x4e2d__x5206__x985e_" ma:index="10" nillable="true" ma:displayName="中分類" ma:format="Dropdown" ma:internalName="_x4e2d__x5206__x985e_">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoice">
+            <xsd:sequence>
+              <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
+                <xsd:simpleType>
+                  <xsd:restriction base="dms:Choice">
+                    <xsd:enumeration value="活用方法"/>
+                    <xsd:enumeration value="事例"/>
+                    <xsd:enumeration value="拡大提案"/>
+                    <xsd:enumeration value="リスキー対応"/>
+                    <xsd:enumeration value="機能紹介"/>
+                    <xsd:enumeration value="データ"/>
+                    <xsd:enumeration value="仕様"/>
+                    <xsd:enumeration value="運用・オペレーション"/>
+                    <xsd:enumeration value="サービス比較・併用"/>
+                    <xsd:enumeration value="セミナー"/>
+                    <xsd:enumeration value="ラーニング"/>
+                    <xsd:enumeration value="ガイダンス"/>
+                    <xsd:enumeration value="FAQサイト掲載"/>
+                  </xsd:restriction>
+                </xsd:simpleType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="_x5bfe__x8c61__x8005_" ma:index="11" nillable="true" ma:displayName="対象者" ma:format="Dropdown" ma:internalName="_x5bfe__x8c61__x8005_">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoice">
+            <xsd:sequence>
+              <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
+                <xsd:simpleType>
+                  <xsd:restriction base="dms:Choice">
+                    <xsd:enumeration value="人事・事務局向け"/>
+                    <xsd:enumeration value="上司・閲覧者向け"/>
+                    <xsd:enumeration value="メンバー向け"/>
+                    <xsd:enumeration value="社内限"/>
+                  </xsd:restriction>
+                </xsd:simpleType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="_x7528__x9014_" ma:index="12" ma:displayName="用途" ma:format="Dropdown" ma:internalName="_x7528__x9014_">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note"/>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="顧客対応用"/>
+          <xsd:enumeration value="社内ナレッジ"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+    <xsd:element name="_x30d5__x30a1__x30a4__x30eb__x7a2e__x5225_" ma:index="13" ma:displayName="ファイル種別" ma:format="Dropdown" ma:internalName="_x30d5__x30a1__x30a4__x30eb__x7a2e__x5225_">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="マスタ"/>
+          <xsd:enumeration value="送付用PDF"/>
+          <xsd:enumeration value="Arch用"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="_x30b9__x30dd__x30c3__x30c8__x63b2__x8f09_" ma:index="14" nillable="true" ma:displayName="old_スポット掲載" ma:default="0" ma:format="Dropdown" ma:internalName="_x30b9__x30dd__x30c3__x30c8__x63b2__x8f09_">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_x5099__x8003__x30fb__x4f7f__x3044__x65b9__x30e1__x30e2_" ma:index="15" nillable="true" ma:displayName="備考・使い方メモ" ma:format="Dropdown" ma:internalName="_x5099__x8003__x30fb__x4f7f__x3044__x65b9__x30e1__x30e2_">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
-[...14 lines deleted...]
-    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="15" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceMetadata" ma:index="16" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceKeyPoints" ma:index="16" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
-[...23 lines deleted...]
-    <xsd:element name="MediaServiceSearchProperties" ma:index="24" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceFastMetadata" ma:index="17" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-  </xsd:schema>
-[...20 lines deleted...]
-      </xsd:complexType>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="18" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="_x30b9__x30c6__x30fc__x30bf__x30b9_" ma:index="19" nillable="true" ma:displayName="old_ステータス" ma:format="Dropdown" ma:internalName="_x30b9__x30c6__x30fc__x30bf__x30b9_">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note">
-          <xsd:maxLength value="255"/>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="アーカイブ"/>
+          <xsd:enumeration value="公開中"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="TaxCatchAll" ma:index="21" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{27154fd2-2f52-41bb-bd8a-28cde0820317}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="373c763c-23ee-4639-92a6-887aa7ed2867">
-[...8 lines deleted...]
-      </xsd:complexType>
+    <xsd:element name="_x30b9__x30c6__x30fc__x30bf__x30b9__x30c6__x30b9__x30c8_" ma:index="20" nillable="true" ma:displayName="ステータス" ma:format="Dropdown" ma:internalName="_x30b9__x30c6__x30fc__x30bf__x30b9__x30c6__x30b9__x30c8_">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="公開中"/>
+          <xsd:enumeration value="アーカイブ"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_x30b9__x30dd__x30c3__x30c8__x30e9__x30a4__x30c8__x63b2__x8f09__x30c6__x30b9__x30c8_" ma:index="21" nillable="true" ma:displayName="スポット掲載" ma:default="0" ma:format="Dropdown" ma:internalName="_x30b9__x30dd__x30c3__x30c8__x30e9__x30a4__x30c8__x63b2__x8f09__x30c6__x30b9__x30c8_">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="コンテンツ タイプ"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="タイトル"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -36211,90 +37455,119 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_x30c6__x30fc__x30de__x5206__x985e_ xmlns="e664343d-acf0-4070-a428-eadae4089187" xsi:nil="true"/>
+    <_x7528__x9014_ xmlns="e664343d-acf0-4070-a428-eadae4089187">顧客対応用</_x7528__x9014_>
+    <_x30b9__x30dd__x30c3__x30c8__x63b2__x8f09_ xmlns="e664343d-acf0-4070-a428-eadae4089187">false</_x30b9__x30dd__x30c3__x30c8__x63b2__x8f09_>
+    <_x5099__x8003__x30fb__x4f7f__x3044__x65b9__x30e1__x30e2_ xmlns="e664343d-acf0-4070-a428-eadae4089187">FAQサイトURL（https://admin.support.recruit-insides.net/hc/ja/articles/41080705135513）送付を基本とし、元ファイルを加工したい場合のみこのファイルを利用</_x5099__x8003__x30fb__x4f7f__x3044__x65b9__x30e1__x30e2_>
+    <_x30d5__x30a1__x30a4__x30eb__x7a2e__x5225_ xmlns="e664343d-acf0-4070-a428-eadae4089187">マスタ</_x30d5__x30a1__x30a4__x30eb__x7a2e__x5225_>
+    <_x5bfe__x8c61__x8005_ xmlns="e664343d-acf0-4070-a428-eadae4089187">
+      <Value>上司・閲覧者向け</Value>
+    </_x5bfe__x8c61__x8005_>
+    <_x30b9__x30c6__x30fc__x30bf__x30b9_ xmlns="e664343d-acf0-4070-a428-eadae4089187">公開中</_x30b9__x30c6__x30fc__x30bf__x30b9_>
+    <_x4e2d__x5206__x985e_ xmlns="e664343d-acf0-4070-a428-eadae4089187">
+      <Value>FAQサイト掲載</Value>
+    </_x4e2d__x5206__x985e_>
+    <_x30a4__x30f3__x30b5__x30a4__x30ba__x5206__x985e_ xmlns="e664343d-acf0-4070-a428-eadae4089187">公式</_x30a4__x30f3__x30b5__x30a4__x30ba__x5206__x985e_>
+    <_x30b9__x30dd__x30c3__x30c8__x30e9__x30a4__x30c8__x63b2__x8f09__x30c6__x30b9__x30c8_ xmlns="e664343d-acf0-4070-a428-eadae4089187">false</_x30b9__x30dd__x30c3__x30c8__x30e9__x30a4__x30c8__x63b2__x8f09__x30c6__x30b9__x30c8_>
+    <_x30b9__x30c6__x30fc__x30bf__x30b9__x30c6__x30b9__x30c8_ xmlns="e664343d-acf0-4070-a428-eadae4089187">公開中</_x30b9__x30c6__x30fc__x30bf__x30b9__x30c6__x30b9__x30c8_>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{03A30EC9-E215-442B-A36C-0E902DF4A12A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4CE07524-8689-4CAB-B9E3-549A366A9FEB}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="e664343d-acf0-4070-a428-eadae4089187"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8FE0A20D-2CD2-44ED-B88B-09CCC981DFA2}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="b00feb88-84c6-4e91-9440-c887e6689731"/>
+    <ds:schemaRef ds:uri="e664343d-acf0-4070-a428-eadae4089187"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="373c763c-23ee-4639-92a6-887aa7ed2867"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{04550DAC-D1FC-47CF-BAF9-A25846D81BCD}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{03A30EC9-E215-442B-A36C-0E902DF4A12A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
   <Words>3702</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>A4 210 x 297 mm</PresentationFormat>
   <Paragraphs>375</Paragraphs>
   <Slides>32</Slides>
   <Notes>31</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>使用されているフォント</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
@@ -36359,32 +37632,32 @@
       <vt:lpstr>【便利機能】メンバーへの関わりを相談できます</vt:lpstr>
       <vt:lpstr>PowerPoint プレゼンテーション</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>PowerPoint プレゼンテーション</dc:title>
   <dc:creator>山田 純一</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100993FC1CC2BD51947BBCFC44769C28B94</vt:lpwstr>
+    <vt:lpwstr>0x010100CE5B790A48FFC94DB39FC36702A2BE46</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>