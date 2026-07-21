--- v0 (2026-06-05)
+++ v1 (2026-07-21)
@@ -31364,219 +31364,268 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <TaxCatchAll xmlns="373c763c-23ee-4639-92a6-887aa7ed2867" xsi:nil="true"/>
-[...2 lines deleted...]
-    </lcf76f155ced4ddcb4097134ff3c332f>
+    <_x30c6__x30fc__x30de__x5206__x985e_ xmlns="e664343d-acf0-4070-a428-eadae4089187" xsi:nil="true"/>
+    <_x7528__x9014_ xmlns="e664343d-acf0-4070-a428-eadae4089187">顧客対応用</_x7528__x9014_>
+    <_x30b9__x30dd__x30c3__x30c8__x63b2__x8f09_ xmlns="e664343d-acf0-4070-a428-eadae4089187">false</_x30b9__x30dd__x30c3__x30c8__x63b2__x8f09_>
+    <_x5099__x8003__x30fb__x4f7f__x3044__x65b9__x30e1__x30e2_ xmlns="e664343d-acf0-4070-a428-eadae4089187">FAQサイトURL（https://admin.support.recruit-insides.net/hc/ja/articles/9840995736217）送付を基本とし、元ファイルを加工したい場合のみこのファイルを利用</_x5099__x8003__x30fb__x4f7f__x3044__x65b9__x30e1__x30e2_>
+    <_x30d5__x30a1__x30a4__x30eb__x7a2e__x5225_ xmlns="e664343d-acf0-4070-a428-eadae4089187">マスタ</_x30d5__x30a1__x30a4__x30eb__x7a2e__x5225_>
+    <_x5bfe__x8c61__x8005_ xmlns="e664343d-acf0-4070-a428-eadae4089187">
+      <Value>メンバー向け</Value>
+    </_x5bfe__x8c61__x8005_>
+    <_x30b9__x30c6__x30fc__x30bf__x30b9_ xmlns="e664343d-acf0-4070-a428-eadae4089187">公開中</_x30b9__x30c6__x30fc__x30bf__x30b9_>
+    <_x4e2d__x5206__x985e_ xmlns="e664343d-acf0-4070-a428-eadae4089187">
+      <Value>FAQサイト掲載</Value>
+    </_x4e2d__x5206__x985e_>
+    <_x30a4__x30f3__x30b5__x30a4__x30ba__x5206__x985e_ xmlns="e664343d-acf0-4070-a428-eadae4089187">公式</_x30a4__x30f3__x30b5__x30a4__x30ba__x5206__x985e_>
+    <_x30b9__x30dd__x30c3__x30c8__x30e9__x30a4__x30c8__x63b2__x8f09__x30c6__x30b9__x30c8_ xmlns="e664343d-acf0-4070-a428-eadae4089187">false</_x30b9__x30dd__x30c3__x30c8__x30e9__x30a4__x30c8__x63b2__x8f09__x30c6__x30b9__x30c8_>
+    <_x30b9__x30c6__x30fc__x30bf__x30b9__x30c6__x30b9__x30c8_ xmlns="e664343d-acf0-4070-a428-eadae4089187">公開中</_x30b9__x30c6__x30fc__x30bf__x30b9__x30c6__x30b9__x30c8_>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100EC4C01CAB96D874D9C41299BFA06F23F" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="281f437311cd04fc98c0c27d1bfcb366">
-[...2 lines deleted...]
-    <xsd:import namespace="373c763c-23ee-4639-92a6-887aa7ed2867"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x010100CE5B790A48FFC94DB39FC36702A2BE46" ma:contentTypeVersion="14" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="48fe8374e9f699c7d0bf9ea9e243344b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e664343d-acf0-4070-a428-eadae4089187" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="deaac079ee692991061ac2a724ec8d42" ns2:_="">
+    <xsd:import namespace="e664343d-acf0-4070-a428-eadae4089187"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
+                <xsd:element ref="ns2:_x30a4__x30f3__x30b5__x30a4__x30ba__x5206__x985e_"/>
+                <xsd:element ref="ns2:_x30c6__x30fc__x30de__x5206__x985e_" minOccurs="0"/>
+                <xsd:element ref="ns2:_x4e2d__x5206__x985e_" minOccurs="0"/>
+                <xsd:element ref="ns2:_x5bfe__x8c61__x8005_" minOccurs="0"/>
+                <xsd:element ref="ns2:_x7528__x9014_"/>
+                <xsd:element ref="ns2:_x30d5__x30a1__x30a4__x30eb__x7a2e__x5225_"/>
+                <xsd:element ref="ns2:_x30b9__x30dd__x30c3__x30c8__x63b2__x8f09_" minOccurs="0"/>
+                <xsd:element ref="ns2:_x5099__x8003__x30fb__x4f7f__x3044__x65b9__x30e1__x30e2_" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
-[...11 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:_x30b9__x30c6__x30fc__x30bf__x30b9_" minOccurs="0"/>
+                <xsd:element ref="ns2:_x30b9__x30c6__x30fc__x30bf__x30b9__x30c6__x30b9__x30c8_" minOccurs="0"/>
+                <xsd:element ref="ns2:_x30b9__x30dd__x30c3__x30c8__x30e9__x30a4__x30c8__x63b2__x8f09__x30c6__x30b9__x30c8_" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b00feb88-84c6-4e91-9440-c887e6689731" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e664343d-acf0-4070-a428-eadae4089187" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+    <xsd:element name="_x30a4__x30f3__x30b5__x30a4__x30ba__x5206__x985e_" ma:index="8" ma:displayName="大分類" ma:format="Dropdown" ma:internalName="_x30a4__x30f3__x30b5__x30a4__x30ba__x5206__x985e_">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note"/>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="報告会"/>
+          <xsd:enumeration value="活用"/>
+          <xsd:enumeration value="読み取り"/>
+          <xsd:enumeration value="機能・サービス"/>
+          <xsd:enumeration value="公式"/>
+          <xsd:enumeration value="テーマ"/>
+          <xsd:enumeration value="CSスキル"/>
+          <xsd:enumeration value="囗汎用企画書FMT"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+    <xsd:element name="_x30c6__x30fc__x30de__x5206__x985e_" ma:index="9" nillable="true" ma:displayName="テーマ分類" ma:format="Dropdown" ma:internalName="_x30c6__x30fc__x30de__x5206__x985e_">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoice">
+            <xsd:sequence>
+              <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
+                <xsd:simpleType>
+                  <xsd:restriction base="dms:Choice">
+                    <xsd:enumeration value="1on1/面談"/>
+                    <xsd:enumeration value="マネジメント"/>
+                    <xsd:enumeration value="新卒オンボ"/>
+                    <xsd:enumeration value="中途オンボ"/>
+                    <xsd:enumeration value="離職防止"/>
+                    <xsd:enumeration value="エンゲージメント"/>
+                    <xsd:enumeration value="キャリア自律"/>
+                    <xsd:enumeration value="データ活用"/>
+                    <xsd:enumeration value="他"/>
+                  </xsd:restriction>
+                </xsd:simpleType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="_x4e2d__x5206__x985e_" ma:index="10" nillable="true" ma:displayName="中分類" ma:format="Dropdown" ma:internalName="_x4e2d__x5206__x985e_">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoice">
+            <xsd:sequence>
+              <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
+                <xsd:simpleType>
+                  <xsd:restriction base="dms:Choice">
+                    <xsd:enumeration value="活用方法"/>
+                    <xsd:enumeration value="事例"/>
+                    <xsd:enumeration value="拡大提案"/>
+                    <xsd:enumeration value="リスキー対応"/>
+                    <xsd:enumeration value="機能紹介"/>
+                    <xsd:enumeration value="データ"/>
+                    <xsd:enumeration value="仕様"/>
+                    <xsd:enumeration value="運用・オペレーション"/>
+                    <xsd:enumeration value="サービス比較・併用"/>
+                    <xsd:enumeration value="セミナー"/>
+                    <xsd:enumeration value="ラーニング"/>
+                    <xsd:enumeration value="ガイダンス"/>
+                    <xsd:enumeration value="FAQサイト掲載"/>
+                  </xsd:restriction>
+                </xsd:simpleType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="_x5bfe__x8c61__x8005_" ma:index="11" nillable="true" ma:displayName="対象者" ma:format="Dropdown" ma:internalName="_x5bfe__x8c61__x8005_">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoice">
+            <xsd:sequence>
+              <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
+                <xsd:simpleType>
+                  <xsd:restriction base="dms:Choice">
+                    <xsd:enumeration value="人事・事務局向け"/>
+                    <xsd:enumeration value="上司・閲覧者向け"/>
+                    <xsd:enumeration value="メンバー向け"/>
+                    <xsd:enumeration value="社内限"/>
+                  </xsd:restriction>
+                </xsd:simpleType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="_x7528__x9014_" ma:index="12" ma:displayName="用途" ma:format="Dropdown" ma:internalName="_x7528__x9014_">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note"/>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="顧客対応用"/>
+          <xsd:enumeration value="社内ナレッジ"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+    <xsd:element name="_x30d5__x30a1__x30a4__x30eb__x7a2e__x5225_" ma:index="13" ma:displayName="ファイル種別" ma:format="Dropdown" ma:internalName="_x30d5__x30a1__x30a4__x30eb__x7a2e__x5225_">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="マスタ"/>
+          <xsd:enumeration value="送付用PDF"/>
+          <xsd:enumeration value="Arch用"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="_x30b9__x30dd__x30c3__x30c8__x63b2__x8f09_" ma:index="14" nillable="true" ma:displayName="old_スポット掲載" ma:default="0" ma:format="Dropdown" ma:internalName="_x30b9__x30dd__x30c3__x30c8__x63b2__x8f09_">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_x5099__x8003__x30fb__x4f7f__x3044__x65b9__x30e1__x30e2_" ma:index="15" nillable="true" ma:displayName="備考・使い方メモ" ma:format="Dropdown" ma:internalName="_x5099__x8003__x30fb__x4f7f__x3044__x65b9__x30e1__x30e2_">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
-[...14 lines deleted...]
-    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="15" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceMetadata" ma:index="16" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceKeyPoints" ma:index="16" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
-[...23 lines deleted...]
-    <xsd:element name="MediaServiceSearchProperties" ma:index="24" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceFastMetadata" ma:index="17" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-  </xsd:schema>
-[...20 lines deleted...]
-      </xsd:complexType>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="18" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="_x30b9__x30c6__x30fc__x30bf__x30b9_" ma:index="19" nillable="true" ma:displayName="old_ステータス" ma:format="Dropdown" ma:internalName="_x30b9__x30c6__x30fc__x30bf__x30b9_">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note">
-          <xsd:maxLength value="255"/>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="アーカイブ"/>
+          <xsd:enumeration value="公開中"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="TaxCatchAll" ma:index="21" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{27154fd2-2f52-41bb-bd8a-28cde0820317}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="373c763c-23ee-4639-92a6-887aa7ed2867">
-[...8 lines deleted...]
-      </xsd:complexType>
+    <xsd:element name="_x30b9__x30c6__x30fc__x30bf__x30b9__x30c6__x30b9__x30c8_" ma:index="20" nillable="true" ma:displayName="ステータス" ma:format="Dropdown" ma:internalName="_x30b9__x30c6__x30fc__x30bf__x30b9__x30c6__x30b9__x30c8_">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="公開中"/>
+          <xsd:enumeration value="アーカイブ"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_x30b9__x30dd__x30c3__x30c8__x30e9__x30a4__x30c8__x63b2__x8f09__x30c6__x30b9__x30c8_" ma:index="21" nillable="true" ma:displayName="スポット掲載" ma:default="0" ma:format="Dropdown" ma:internalName="_x30b9__x30dd__x30c3__x30c8__x30e9__x30a4__x30c8__x63b2__x8f09__x30c6__x30b9__x30c8_">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="コンテンツ タイプ"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="タイトル"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -31647,66 +31696,51 @@
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{03A30EC9-E215-442B-A36C-0E902DF4A12A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8FE0A20D-2CD2-44ED-B88B-09CCC981DFA2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="b00feb88-84c6-4e91-9440-c887e6689731"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="373c763c-23ee-4639-92a6-887aa7ed2867"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{04550DAC-D1FC-47CF-BAF9-A25846D81BCD}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C8ACABE6-3B9E-4E5F-8851-7740C63859A5}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
   <Words>3145</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>A4 210 x 297 mm</PresentationFormat>
   <Paragraphs>315</Paragraphs>
   <Slides>24</Slides>
   <Notes>23</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="8" baseType="variant">
       <vt:variant>
         <vt:lpstr>使用されているフォント</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>テーマ</vt:lpstr>
@@ -31766,32 +31800,32 @@
       <vt:lpstr>アンケート結果閲覧　～AIメンター～</vt:lpstr>
       <vt:lpstr>PowerPoint プレゼンテーション</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>PowerPoint プレゼンテーション</dc:title>
   <dc:creator>山田 純一</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100993FC1CC2BD51947BBCFC44769C28B94</vt:lpwstr>
+    <vt:lpwstr>0x010100CE5B790A48FFC94DB39FC36702A2BE46</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>